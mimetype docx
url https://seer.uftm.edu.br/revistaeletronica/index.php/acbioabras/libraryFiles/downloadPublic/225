--- v0 (2026-03-10)
+++ v1 (2026-05-12)
@@ -1,47 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2C9EDD96" w14:textId="11479391" w:rsidR="00E82BD1" w:rsidRPr="008B0D93" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050729F">
         <w:rPr>
@@ -70,53 +66,54 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Artigo de Revisão</w:t>
       </w:r>
       <w:r w:rsidR="008B0D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou </w:t>
       </w:r>
       <w:r w:rsidR="008B0D93" w:rsidRPr="008B0D93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nota</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A78F65" w14:textId="081C9F9C" w:rsidR="00E82BD1" w:rsidRPr="005F0EF2" w:rsidRDefault="00037CDE" w:rsidP="00037CDE">
+    <w:p w14:paraId="65A78F65" w14:textId="081C9F9C" w:rsidR="00E82BD1" w:rsidRPr="005F0EF2" w:rsidRDefault="00037CDE" w:rsidP="00CD3906">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00037CDE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Título times new </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00037CDE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -187,63 +184,66 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005F0EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>linnaeus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005F0EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 1758</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A3041C" w14:textId="77777777" w:rsidR="00037CDE" w:rsidRPr="005F0EF2" w:rsidRDefault="00037CDE" w:rsidP="00037CDE">
+    <w:p w14:paraId="50A3041C" w14:textId="77777777" w:rsidR="00037CDE" w:rsidRPr="005F0EF2" w:rsidRDefault="00037CDE" w:rsidP="00CD3906">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6835069B" w14:textId="03CB74AA" w:rsidR="00E82BD1" w:rsidRPr="005F0EF2" w:rsidRDefault="000C4814">
-      <w:pPr>
+    <w:p w14:paraId="6835069B" w14:textId="03CB74AA" w:rsidR="00E82BD1" w:rsidRPr="005F0EF2" w:rsidRDefault="000C4814" w:rsidP="00CD3906">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C4814">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: Times New Roman 14, justified; pay attention to the new guidelines. </w:t>
       </w:r>
@@ -274,58 +274,71 @@
       <w:r w:rsidRPr="005F0EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>sapiens</w:t>
       </w:r>
       <w:r w:rsidRPr="005F0EF2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Linnaeus, 1758</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554B5E3F" w14:textId="63C22D8C" w:rsidR="00E82BD1" w:rsidRPr="00505B46" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="1FE52144" w14:textId="77777777" w:rsidR="00CD3906" w:rsidRPr="00701F0A" w:rsidRDefault="00CD3906" w:rsidP="00CD3906">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk193658554"/>
       <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="554B5E3F" w14:textId="0D23579F" w:rsidR="00E82BD1" w:rsidRPr="00505B46" w:rsidRDefault="00000000" w:rsidP="00D01E3F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0050729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nome Sobrenome</w:t>
       </w:r>
       <w:r w:rsidRPr="0050729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1* </w:t>
       </w:r>
       <w:r w:rsidRPr="0050729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
@@ -1161,97 +1174,78 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="127129" cy="127129"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476B6CFB" w14:textId="663BCC6B" w:rsidR="00E82BD1" w:rsidRPr="0050729F" w:rsidRDefault="00E82BD1" w:rsidP="00CE7B9D">
+    <w:p w14:paraId="476B6CFB" w14:textId="604D004D" w:rsidR="00E82BD1" w:rsidRPr="0050729F" w:rsidRDefault="00CD3906" w:rsidP="00CE7B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...17 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="740BEA6E" wp14:editId="12376A07">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="740BEA6E" wp14:editId="1300EE6A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-117203</wp:posOffset>
+                  <wp:posOffset>-116840</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>280670</wp:posOffset>
+                  <wp:posOffset>179241</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1708785" cy="2950210"/>
                 <wp:effectExtent l="0" t="0" r="5715" b="2540"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="217" name="Caixa de Texto 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1708785" cy="2950210"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
@@ -1760,51 +1754,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="740BEA6E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-9.25pt;margin-top:22.1pt;width:134.55pt;height:232.3pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIHBd5AAIAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XhIQFIgIqy0rqkrb&#10;i7TtBziOQ6w6HndsSOjXd2yyLNq+Vc2D5cl4juecOd7cDZ1hJ4Vegy35dJJzpqyEWttDyX98379b&#10;ceaDsLUwYFXJz8rzu+3bN5veFWoGLZhaISMQ64velbwNwRVZ5mWrOuEn4JSlZAPYiUAhHrIaRU/o&#10;nclmef4+6wFrhyCV9/T34ZLk24TfNEqGr03jVWCm5NRbSCumtYprtt2I4oDCtVqObYh/6KIT2tKl&#10;V6gHEQQ7ov4LqtMSwUMTJhK6DJpGS5U4EJtp/orNUyucSlxIHO+uMvn/Byu/nJ7cN2Rh+AADDTCR&#10;8O4R5E/PLOxaYQ/qHhH6VomaLp5GybLe+WIsjVL7wkeQqv8MNQ1ZHAMkoKHBLqpCPBmh0wDOV9HV&#10;EJiMVy7z1XK14ExSbrZe5LNpGksmiudyhz58VNCxuCk50lQTvDg9+hDbEcXzkXibB6PrvTYmBXio&#10;dgbZSZAD9ulLDF4dM5b1JV8vZouEbCHWJ3N0OpBDje5KvsrjN5YbO+oQqV9ECEM1UE3Uo4L6TIog&#10;XBxHL4Q2LeBvznpyW8n9r6NAxZn5ZEnV9XQ+j/ZMwXyxnFGAt5nqNiOsJKiSB84u211Ilo58LdyT&#10;+o1Ourx0MvZKLkpyjY6PNr2N06mXd7n9AwAA//8DAFBLAwQUAAYACAAAACEACwUKBt8AAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyP3U6DQBCF7018h82YeGPa3RKgiCyNmmi87c8DDDAFIjtL2G2h&#10;b+96pZeT8+Wcb4rdYgZxpcn1ljVs1goEcW2bnlsNp+PHKgPhPHKDg2XScCMHu/L+rsC8sTPv6Xrw&#10;rQgl7HLU0Hk/5lK6uiODbm1H4pCd7WTQh3NqZTPhHMrNICOlUmmw57DQ4UjvHdXfh4vRcP6an5Ln&#10;ufr0p+0+Tt+w31b2pvXjw/L6AsLT4v9g+NUP6lAGp8peuHFi0LDaZElANcRxBCIAUaJSEJWGRGUZ&#10;yLKQ/18ofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDIHBd5AAIAAN8DAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQALBQoG3wAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAFoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" stroked="f">
+              <v:shape id="Caixa de Texto 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-9.2pt;margin-top:14.1pt;width:134.55pt;height:232.3pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIHBd5AAIAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2jAQfa/Uf7D8XhIQFIgIqy0rqkrb&#10;i7TtBziOQ6w6HndsSOjXd2yyLNq+Vc2D5cl4juecOd7cDZ1hJ4Vegy35dJJzpqyEWttDyX98379b&#10;ceaDsLUwYFXJz8rzu+3bN5veFWoGLZhaISMQ64velbwNwRVZ5mWrOuEn4JSlZAPYiUAhHrIaRU/o&#10;nclmef4+6wFrhyCV9/T34ZLk24TfNEqGr03jVWCm5NRbSCumtYprtt2I4oDCtVqObYh/6KIT2tKl&#10;V6gHEQQ7ov4LqtMSwUMTJhK6DJpGS5U4EJtp/orNUyucSlxIHO+uMvn/Byu/nJ7cN2Rh+AADDTCR&#10;8O4R5E/PLOxaYQ/qHhH6VomaLp5GybLe+WIsjVL7wkeQqv8MNQ1ZHAMkoKHBLqpCPBmh0wDOV9HV&#10;EJiMVy7z1XK14ExSbrZe5LNpGksmiudyhz58VNCxuCk50lQTvDg9+hDbEcXzkXibB6PrvTYmBXio&#10;dgbZSZAD9ulLDF4dM5b1JV8vZouEbCHWJ3N0OpBDje5KvsrjN5YbO+oQqV9ECEM1UE3Uo4L6TIog&#10;XBxHL4Q2LeBvznpyW8n9r6NAxZn5ZEnV9XQ+j/ZMwXyxnFGAt5nqNiOsJKiSB84u211Ilo58LdyT&#10;+o1Ourx0MvZKLkpyjY6PNr2N06mXd7n9AwAA//8DAFBLAwQUAAYACAAAACEAJqaqzt8AAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQW6DMBBF95V6B2sidVMlJhYJhGKitlKrbpPmAANMAAWPEXYC&#10;uX3dVbsc/af/3+T72fTiRqPrLGtYryIQxJWtO240nL4/likI55Fr7C2Thjs52BePDzlmtZ34QLej&#10;b0QoYZehhtb7IZPSVS0ZdCs7EIfsbEeDPpxjI+sRp1BueqmiaCsNdhwWWhzovaXqcrwaDeev6Xmz&#10;m8pPf0oO8fYNu6S0d62fFvPrCwhPs/+D4Vc/qEMRnEp75dqJXsNyncYB1aBSBSIAahMlIEoN8U6l&#10;IItc/n+h+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDIHBd5AAIAAN8DAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAmpqrO3wAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAFoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0F11C571" w14:textId="19398876" w:rsidR="00E82BD1" w:rsidRPr="00E83870" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E83870">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>Recebido:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00E83870">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="18"/>
@@ -2268,50 +2262,69 @@
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="713509" cy="483540"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7F40A7B4" w14:textId="1C2F5E9A" w:rsidR="00E82BD1" w:rsidRPr="003B331C" w:rsidRDefault="003D7DF2" w:rsidP="003D7DF2">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2977"/>
+        </w:tabs>
+        <w:ind w:left="2694" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003B331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Universidade Federal d</w:t>
       </w:r>
       <w:r w:rsidR="00C32254" w:rsidRPr="003B331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e Minas Gerais</w:t>
       </w:r>
       <w:r w:rsidR="00497E42" w:rsidRPr="003B331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00497E42" w:rsidRPr="003B331C">
@@ -3330,60 +3343,61 @@
       <w:r w:rsidR="0087089D" w:rsidRPr="003B331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CE</w:t>
       </w:r>
       <w:r w:rsidR="0087089D" w:rsidRPr="003B331C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>), Brasil.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC8B203" w14:textId="4A57F74A" w:rsidR="00AB1624" w:rsidRPr="003B331C" w:rsidRDefault="00AB1624" w:rsidP="003D7DF2">
+    <w:p w14:paraId="0AC8B203" w14:textId="4A57F74A" w:rsidR="00AB1624" w:rsidRPr="003B331C" w:rsidRDefault="00AB1624" w:rsidP="00D01E3F">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:ind w:left="2694" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB1624">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Universidade Federal do Espírito Santo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B331C">
@@ -3441,56 +3455,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Vitória (ES), Brasil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2362917D" w14:textId="6DB22D20" w:rsidR="00505B46" w:rsidRPr="007B759C" w:rsidRDefault="00505B46" w:rsidP="003D7DF2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
         <w:ind w:left="2694"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27BE152C" w14:textId="7B9DB801" w:rsidR="00E82BD1" w:rsidRPr="0050729F" w:rsidRDefault="00000000" w:rsidP="003D7DF2">
+    <w:p w14:paraId="27BE152C" w14:textId="7B9DB801" w:rsidR="00E82BD1" w:rsidRPr="0050729F" w:rsidRDefault="00000000" w:rsidP="00D01E3F">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
         </w:tabs>
+        <w:spacing w:after="0"/>
         <w:ind w:left="2694"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="0050729F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>A</w:t>
@@ -3515,58 +3530,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>autoria@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="423EFC0C" w14:textId="52CD8943" w:rsidR="00E82BD1" w:rsidRPr="0050729F" w:rsidRDefault="00E82BD1" w:rsidP="003D7DF2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
         <w:ind w:left="2694"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="055821A5" w14:textId="5FDF6BF3" w:rsidR="00ED2C5F" w:rsidRPr="00E47A63" w:rsidRDefault="00000000" w:rsidP="003D7DF2">
+    <w:p w14:paraId="055821A5" w14:textId="5FDF6BF3" w:rsidR="00ED2C5F" w:rsidRPr="00E47A63" w:rsidRDefault="00000000" w:rsidP="00D01E3F">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="3544"/>
         </w:tabs>
-        <w:ind w:left="2694"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resumo:</w:t>
       </w:r>
       <w:r w:rsidR="00ED2C5F" w:rsidRPr="00E47A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -3601,75 +3617,78 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E47A63" w:rsidRPr="00E47A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00ED2C5F" w:rsidRPr="00E47A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>spaçamento simples, parágrafo sem recuo, justificado. Fonte Times New Roman de Tamanho 12. Para artigos de pesquisa, os resumos devem fornecer uma visão geral pertinente do trabalho. O resumo deve informar exatamente o conteúdo do trabalho. Deve conter, no mínimo, o objetivo da pesquisa, o delineamento experimental utilizado, os principais resultados e as conclusões.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210F5CC8" w14:textId="26B66376" w:rsidR="000936F8" w:rsidRPr="00E47A63" w:rsidRDefault="000936F8" w:rsidP="003D7DF2">
+    <w:p w14:paraId="4339C315" w14:textId="77777777" w:rsidR="00CD3906" w:rsidRDefault="00CD3906" w:rsidP="00CD3906">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:ind w:left="2694"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="65673414" w14:textId="479DCE93" w:rsidR="00E82BD1" w:rsidRPr="00E47A63" w:rsidRDefault="00000000" w:rsidP="003D7DF2">
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65673414" w14:textId="128CEBAB" w:rsidR="00E82BD1" w:rsidRPr="00E47A63" w:rsidRDefault="00000000" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:ind w:left="2694"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Palavras-chave:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E47A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3713,243 +3732,160 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00CF7CFE" w:rsidRPr="00CF7CFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pertinentes e específicas do artigo. Devem ser </w:t>
       </w:r>
       <w:r w:rsidR="00CF7CFE" w:rsidRPr="00CF7CFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>representativas do assunto tratado no trabalho, separadas entre si por vírgula. Representam aspectos centrais do trabalho, como o assunto, as variáveis investigadas, o organismo utilizado, etc. Não utilize termos já citados no título.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4345D1C9" w14:textId="23B406C7" w:rsidR="00E82BD1" w:rsidRPr="00E47A63" w:rsidRDefault="00E82BD1" w:rsidP="003D7DF2">
+    <w:p w14:paraId="4345D1C9" w14:textId="23B406C7" w:rsidR="00E82BD1" w:rsidRPr="00E47A63" w:rsidRDefault="00E82BD1" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="3544"/>
         </w:tabs>
-        <w:ind w:left="2694"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="688DE2C9" w14:textId="0B0892E9" w:rsidR="000936F8" w:rsidRPr="00E47A63" w:rsidRDefault="00000000" w:rsidP="003D7DF2">
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="688DE2C9" w14:textId="0B0892E9" w:rsidR="000936F8" w:rsidRPr="00E47A63" w:rsidRDefault="00000000" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:ind w:left="2694"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC5802">
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00701F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Abstract:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC5802">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00701F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E47A63" w:rsidRPr="00EC5802">
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> 200 words. </w:t>
+      <w:r w:rsidR="00E47A63" w:rsidRPr="00701F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A single paragraph with a maximum of 200 words. </w:t>
       </w:r>
       <w:r w:rsidR="00E47A63" w:rsidRPr="00E47A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Single-spaced, paragraph without indentation, justified. Size 12 Times New Roman. For research articles, abstracts should provide a pertinent overview of the work. The summary must inform exactly the content of the work. It must contain, at a minimum, the objective of the research, the experimental design used, the main results and conclusions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26421FE6" w14:textId="77777777" w:rsidR="00E82BD1" w:rsidRPr="00E47A63" w:rsidRDefault="00E82BD1" w:rsidP="003D7DF2">
+    <w:p w14:paraId="26421FE6" w14:textId="77777777" w:rsidR="00E82BD1" w:rsidRPr="00E47A63" w:rsidRDefault="00E82BD1" w:rsidP="00CD3906">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:ind w:left="2694"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51CE7D17" w14:textId="77777777" w:rsidR="00E82BD1" w:rsidRPr="00B9711C" w:rsidRDefault="00000000" w:rsidP="003D7DF2">
+    <w:p w14:paraId="51CE7D17" w14:textId="77777777" w:rsidR="00E82BD1" w:rsidRPr="00B9711C" w:rsidRDefault="00000000" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2977"/>
           <w:tab w:val="left" w:pos="3402"/>
         </w:tabs>
-        <w:ind w:left="2694"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E47A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4016,102 +3952,104 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00CF7CFE" w:rsidRPr="00CF7CFE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">article-specific keywords. They must be representative of the subject covered in the work, separated from each other by a comma. They represent central aspects of the work, such as the subject, the variables investigated, the organism used, etc. </w:t>
       </w:r>
       <w:r w:rsidR="00CF7CFE" w:rsidRPr="00B9711C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Do not use terms already mentioned in the title.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A1C095" w14:textId="77777777" w:rsidR="00E82BD1" w:rsidRPr="00B9711C" w:rsidRDefault="00E82BD1" w:rsidP="00D81205">
+    <w:p w14:paraId="79A1C095" w14:textId="77777777" w:rsidR="00E82BD1" w:rsidRPr="00701F0A" w:rsidRDefault="00E82BD1" w:rsidP="00D01E3F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D65FD2E" w14:textId="505E8CD5" w:rsidR="00E82BD1" w:rsidRPr="00B9711C" w:rsidRDefault="00000000" w:rsidP="0087089D">
+    <w:p w14:paraId="4D65FD2E" w14:textId="505E8CD5" w:rsidR="00E82BD1" w:rsidRPr="00B9711C" w:rsidRDefault="00000000" w:rsidP="00701F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B9711C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Introdução</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5CAE9AA9" w14:textId="49885041" w:rsidR="00E82BD1" w:rsidRPr="00CE7B9D" w:rsidRDefault="00EF25D3" w:rsidP="0087089D">
+    <w:p w14:paraId="5CAE9AA9" w14:textId="49885041" w:rsidR="00E82BD1" w:rsidRPr="00CE7B9D" w:rsidRDefault="00EF25D3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9711C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Leia </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B9711C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -4186,51 +4124,69 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iD</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00505B46" w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Link para registro: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00E82BD1" w:rsidRPr="00CE7B9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://orcid.org/register</w:t>
+          <w:t>https://orcid.org</w:t>
+        </w:r>
+        <w:r w:rsidR="00E82BD1" w:rsidRPr="00CE7B9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+        <w:r w:rsidR="00E82BD1" w:rsidRPr="00CE7B9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>register</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00505B46" w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>). O ORCID (</w:t>
       </w:r>
       <w:r w:rsidR="00505B46" w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Open </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00505B46" w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4284,95 +4240,95 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contributor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00505B46" w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ID</w:t>
       </w:r>
       <w:r w:rsidR="00505B46" w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) é uma organização sem fins lucrativos, dedicada a criar e manter um sistema onde todos que participam de pesquisas, bolsas de estudo e inovações sejam identificados de forma única. Este sistema fornece um número de identificação para cada pesquisador, evitando ambiguidades ou similaridades, e ainda, está integrado com outras bases de dados e indexadores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750C733B" w14:textId="13D965A7" w:rsidR="00EF25D3" w:rsidRDefault="00EF25D3" w:rsidP="0087089D">
+    <w:p w14:paraId="750C733B" w14:textId="13D965A7" w:rsidR="00EF25D3" w:rsidRDefault="00EF25D3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Antes de realizar a submissão, certifique-se que todos os autores realizaram o cadastro completo no site da </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revista Acta Biologica Brasiliensia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31703424" w14:textId="7FF4FFF6" w:rsidR="00A566D7" w:rsidRPr="00CE7B9D" w:rsidRDefault="00000000" w:rsidP="0087089D">
+    <w:p w14:paraId="31703424" w14:textId="7FF4FFF6" w:rsidR="00A566D7" w:rsidRPr="00CE7B9D" w:rsidRDefault="00000000" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">É obrigatório inserir todas as informações sobre os autores nos </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -4493,210 +4449,246 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://lattes.cnpq.br/3020343973167468</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) e demais informações</w:t>
       </w:r>
       <w:r w:rsidR="0087089D" w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388D0E63" w14:textId="6C429829" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="0087089D">
+    <w:p w14:paraId="388D0E63" w14:textId="480035B9" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="004C1887">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Leia atentamente todas as normas e realize atenta adequação. Marge</w:t>
+      </w:r>
+      <w:r w:rsidR="00710E9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> superior e inferior</w:t>
+      </w:r>
+      <w:r w:rsidR="00710E9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9711C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Margem esquerda e direita 3 cm. Orientação retrato. Papel personalizado com largura de 20 cm e altura de 27 cm. Cabeçalho e rodapé</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1887">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8601A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1,25 cm. Formatação única em todo o artigo. O principal motivo dos artigos não passarem para a fase de avaliação está relacionado às normas da revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="166DC67B" w14:textId="15E6FB86" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8601A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Leia atentamente todas as normas e realize atenta adequação. Margem superior </w:t>
-[...36 lines deleted...]
-      </w:r>
+        <w:t>Nunca utilize quebra de página ou de seção. Espaçamento 1,5, parágrafo com recuo especial de 1,25 cm, justificado. Antes de enviar o texto para avaliação discuta com os demais autores sobre similaridade/plágio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C642059" w14:textId="77777777" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1,25 cm. Formatação única em todo o artigo. O principal motivo dos artigos não passarem para a fase de avaliação está relacionado às normas da revista.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="166DC67B" w14:textId="15E6FB86" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="0087089D">
+        <w:t>A introdução deve conter: (a) descrição e histórico do problema a ser investigado; (b) fundamentação para as variáveis que serão estudadas; (c) definição de termos específicos e (d) objetivo da pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7839AAA1" w14:textId="77777777" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nunca utilize quebra de página ou de seção. Espaçamento 1,5, parágrafo com recuo especial de 1,25 cm, justificado. Antes de enviar o texto para avaliação discuta com os demais autores sobre similaridade/plágio.</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>As referências devem ser numeradas em ordem de aparecimento e indicadas por um numeral ou numerais sobrescrito, por exemplo</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...15 lines deleted...]
-      </w:pPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>As referências devem ser numeradas em ordem de aparecimento e indicadas por um numeral ou numerais sobrescrito, por exemplo</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5753DA73" w14:textId="7122E21F" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="0087089D">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="5753DA73" w14:textId="7122E21F" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Brower</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4762,54 +4754,54 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> afirmam que a sucessão ocorre </w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>X formato inadequado</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F04046" w14:textId="77777777" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="0087089D">
+    <w:p w14:paraId="46F04046" w14:textId="77777777" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A sucessão ocorre à medida que o ambiente se transforma</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
@@ -4837,53 +4829,53 @@
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> formato correto</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09DE96BF" w14:textId="6249BDBD" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="0087089D">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="09DE96BF" w14:textId="6249BDBD" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A sucessão ocorre à medida que o ambiente se transforma</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4901,53 +4893,53 @@
         <w:t xml:space="preserve">.... </w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>X formato inadequado</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B49E4A5" w14:textId="77777777" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="0087089D">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="3B49E4A5" w14:textId="77777777" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A sucessão ocorre à medida que o ambiente se transforma</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4976,162 +4968,162 @@
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> formato correto</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD55DD1" w14:textId="77777777" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="0087089D">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="1CD55DD1" w14:textId="77777777" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk191323097"/>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Não utilize caractere especial nem quebra de página ou seção. Clique Ctrl Shift * para exibir ou ocultar caracteres não imprimíveis.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="407CE687" w14:textId="77777777" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="0087089D">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="407CE687" w14:textId="77777777" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">São aceitos artigos contendo resultados de pesquisas científicas, revisões da literatura ou notas. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Recomenda-se</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que pelo menos um dos autores tenha o título de doutor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A4AD73" w14:textId="0DCBB35B" w:rsidR="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="0087089D">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="12A4AD73" w14:textId="0DCBB35B" w:rsidR="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Um </w:t>
       </w:r>
       <w:r w:rsidR="008B0D93" w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Artigo </w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>científico deve ser fundamentado em uma hipótese científica original, que pode ser validada ou não por meio de experimentação ou modelos teóricos. Ou pode apresentar um objetivo e este ser testado ou descrito através de experimentos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529ED78A" w14:textId="4B664E0C" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="0087089D">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="529ED78A" w14:textId="1C630B0B" w:rsidR="00E8601A" w:rsidRPr="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Deve ser fundamentado no método científico clássico, com planejamento e discussão com argumentação baseada em artigos da mesma área. Para o </w:t>
       </w:r>
       <w:r w:rsidR="008B6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5141,51 +5133,69 @@
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rtigo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as seguintes sessões deverão estar presentes: </w:t>
+        <w:t xml:space="preserve"> as seguintes se</w:t>
+      </w:r>
+      <w:r w:rsidR="00896CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ç</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8601A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ões deverão estar presentes: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ítulo</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
@@ -5453,50 +5463,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008B6FA1" w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="008B6FA1" w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eferências</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008B6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5642,53 +5653,53 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(opcional)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81205">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BF9CE7" w14:textId="2ECCF84E" w:rsidR="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="0087089D">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="32BF9CE7" w14:textId="2ECCF84E" w:rsidR="00E8601A" w:rsidRDefault="00E8601A" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Para o </w:t>
       </w:r>
       <w:r w:rsidR="008B6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5844,303 +5855,291 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, contendo justificativa e objetivo; </w:t>
       </w:r>
       <w:r w:rsidR="0004514B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">evisão </w:t>
+        <w:t>evisão da literatura</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-        <w:t>da literatura</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0004514B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8601A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onclusão</w:t>
       </w:r>
       <w:r w:rsidR="008B6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="008B6FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6FA1" w:rsidRPr="00E8601A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eferências</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, C</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6FA1" w:rsidRPr="00E8601A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ontribuições d</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6FA1" w:rsidRPr="00E8601A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autor</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6FA1" w:rsidRPr="00E8601A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (opcional),</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="0004514B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>onclusão</w:t>
+        <w:t>onflito de interesse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8601A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B6FA1" w:rsidRPr="008B6FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Financiamento</w:t>
       </w:r>
       <w:r w:rsidR="008B6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:r w:rsidR="0004514B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...109 lines deleted...]
-        <w:t>C</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gradecimento</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...60 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s (opcional).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF3269A" w14:textId="085E88EE" w:rsidR="00A566D7" w:rsidRPr="00A566D7" w:rsidRDefault="00E8601A" w:rsidP="0087089D">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="7BF3269A" w14:textId="085E88EE" w:rsidR="00A566D7" w:rsidRPr="00A566D7" w:rsidRDefault="00E8601A" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Para </w:t>
       </w:r>
       <w:r w:rsidRPr="008B6FA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6465,383 +6464,386 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gradecimento</w:t>
       </w:r>
       <w:r w:rsidR="008B6FA1" w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s (opcional)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E8601A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. A nota pode ser o relato de um evento, uma observação pontual, material que descreve uma técnica, um aparelho, descrição de uma situação pouco comum, proposta de estudo ou mesmo opinião sobre determinado assunto. Frequentemente é mais curta que o artigo científico, mas deve obedecer ao mesmo rigor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1CD63C" w14:textId="77777777" w:rsidR="00D81205" w:rsidRDefault="00D81205">
-      <w:pPr>
+    <w:p w14:paraId="3A1CD63C" w14:textId="77777777" w:rsidR="00D81205" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F539209" w14:textId="564D9E25" w:rsidR="00E82BD1" w:rsidRDefault="00D81205">
-      <w:pPr>
+    <w:p w14:paraId="7F539209" w14:textId="564D9E25" w:rsidR="00E82BD1" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>etodologia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44166618" w14:textId="5267DD63" w:rsidR="00D81205" w:rsidRDefault="00D81205" w:rsidP="0087089D">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="44166618" w14:textId="5267DD63" w:rsidR="00D81205" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81205">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Os materiais e métodos devem ser descritos com detalhes suficientes para permitir que outros repliquem e desenvolvam os resultados obtidos. Observe que a publicação do seu manuscrito implica que você deve disponibilizar aos leitores todos os materiais associados à publicação. Novos métodos e protocolos devem ser descritos detalhadamente, enquanto métodos bem estabelecidos podem ser brevemente descritos e citados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A578641" w14:textId="77777777" w:rsidR="00D81205" w:rsidRPr="00D81205" w:rsidRDefault="00D81205" w:rsidP="0087089D">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="2A578641" w14:textId="6D4917F1" w:rsidR="00D81205" w:rsidRPr="00D81205" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D81205">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Em acordo com a lei nº 11.794/08, o número do protocolo da Comissão de Ética no Uso de Animais deve estar presente. Trabalhos envolvendo a captura ou coleta de animais devem apresentar o número da autorização do órgão fiscalizador (IBAMA, SISBIO ou respectivo órgão de competência). Caso essencial, esta seção pode ser dividida por subtítulos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC635CA" w14:textId="77777777" w:rsidR="00D81205" w:rsidRPr="00497E42" w:rsidRDefault="00D81205" w:rsidP="00D81205">
+    <w:p w14:paraId="7AC635CA" w14:textId="10F5B80F" w:rsidR="00D81205" w:rsidRPr="00497E42" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00497E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subtítulos apenas se realmente necessário</w:t>
+      </w:r>
+      <w:r w:rsidR="00701F0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210A7FD8" w14:textId="67671D9A" w:rsidR="00D81205" w:rsidRPr="00D81205" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
-        <w:ind w:right="-1"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="210A7FD8" w14:textId="67671D9A" w:rsidR="00D81205" w:rsidRPr="00D81205" w:rsidRDefault="00D81205" w:rsidP="0087089D">
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>O texto continua aqui. Evite utilizar formatação desnecessária; como quebra de linha, quebra de seção ou caracteres especiais. Todo o texto deve estar no espaço reservado para o texto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD745E1" w14:textId="77777777" w:rsidR="00D81205" w:rsidRPr="00CE7B9D" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D81205">
-[...18 lines deleted...]
-    <w:p w14:paraId="2AD745E1" w14:textId="77777777" w:rsidR="00D81205" w:rsidRPr="00CE7B9D" w:rsidRDefault="00D81205" w:rsidP="0087089D">
+      <w:r w:rsidRPr="00CE7B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trabalhos envolvendo organismos geneticamente modificados devem apresentar a aprovação e protocolo da comissão própria para essa finalidade: comissão interna de biossegurança ou equivalente. Trabalhos envolvendo seres humanos devem ser aprovados pelos Comitês Locais de Ética em Pesquisa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA09C5C" w14:textId="77777777" w:rsidR="00D81205" w:rsidRPr="00CE7B9D" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CE7B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>É de total responsabilidade do(s) autor(es) o cumprimento pleno da legislação vigente no país e no local de origem da pesquisa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Para trabalhos desenvolvidos no Brasil, recomenda-se a consulta aos sites do CGEN, CNPq, FUNAI, IPHAN, SISBIO, CONEP/CEP/PLATAFORMA BRASIL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9B442B" w14:textId="77777777" w:rsidR="00D81205" w:rsidRPr="00CE7B9D" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...63 lines deleted...]
-    <w:p w14:paraId="6F9B442B" w14:textId="77777777" w:rsidR="00D81205" w:rsidRPr="00CE7B9D" w:rsidRDefault="00D81205" w:rsidP="00D81205">
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32932227" w14:textId="7AB8D851" w:rsidR="00D81205" w:rsidRPr="00CE7B9D" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="32932227" w14:textId="7AB8D851" w:rsidR="00D81205" w:rsidRPr="00CE7B9D" w:rsidRDefault="00D81205" w:rsidP="00D81205">
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resultados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="519207CF" w14:textId="75A4F25B" w:rsidR="00D81205" w:rsidRPr="00CE7B9D" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esta seção deve fornecer uma descrição concisa e precisa dos resultados experimentais, da sua interpretação, bem como da conclusão experimental que pode ser tirada. A revista utiliza apenas Figuras (mapas, fotos, imagens, organograma, fluxograma, ...) e Tabelas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4281A3" w14:textId="77777777" w:rsidR="00D81205" w:rsidRPr="00CE7B9D" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
-        <w:ind w:right="-1"/>
-[...22 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...27 lines deleted...]
-        </w:rPr>
         <w:t>Coloque todas as Figuras e Tabelas em seus devidos lugares no texto. Todas as figuras e tabelas devem ser citadas no texto como Figura 1, Tabela 1, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F3CAAC" w14:textId="77777777" w:rsidR="00EC5802" w:rsidRPr="00CE7B9D" w:rsidRDefault="00EC5802" w:rsidP="00A02D6D">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="14F3CAAC" w14:textId="77777777" w:rsidR="00EC5802" w:rsidRPr="00CE7B9D" w:rsidRDefault="00EC5802" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14744A92" w14:textId="0FA115E5" w:rsidR="00D81205" w:rsidRPr="00CE7B9D" w:rsidRDefault="00D81205" w:rsidP="00CE7B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -6863,50 +6865,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>simples; sem recuo. O título da Imagem deve ser suficiente para o leitor entender o conteúdo da mesma. A imagem deve ser alinhada com o texto e centralizada.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FBF02B8" w14:textId="24D99CEF" w:rsidR="00EC5802" w:rsidRPr="00CE7B9D" w:rsidRDefault="00D81205" w:rsidP="00EC5802">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77DE17B2" wp14:editId="3582D962">
             <wp:extent cx="2667000" cy="2048510"/>
             <wp:effectExtent l="0" t="0" r="0" b="8890"/>
             <wp:docPr id="454433746" name="Imagem 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagem 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -6943,128 +6946,129 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Uma legenda pode estar presente. Deve ser justificada. Times New Roman de Tamanho 11. Espaço </w:t>
       </w:r>
       <w:r w:rsidR="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">entre linhas </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>simples. Sempre utilize imagens originais. Não são aceitas cópias de outras fontes, a não ser que tenha por escrito e assinado autorização prévia dos detentores de direitos autorais.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B19F984" w14:textId="77777777" w:rsidR="00EC5802" w:rsidRPr="00CE7B9D" w:rsidRDefault="00EC5802" w:rsidP="00A02D6D">
-[...13 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="0B19F984" w14:textId="77777777" w:rsidR="00EC5802" w:rsidRPr="00CE7B9D" w:rsidRDefault="00EC5802" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3975CDAB" w14:textId="53F293A1" w:rsidR="00D81205" w:rsidRPr="00CE7B9D" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evite Tabelas grandes. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Utilize apenas páginas retrato</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Se necessário faça duas ou mais tabelas. O conteúdo da tabela pode ser Times New Roman de Tamanho 11. Utilize apenas bordas horizontais. Evite formatações desnecessárias. Quando necessário utilize negrito, itálico, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5E0BFF96" w14:textId="77777777" w:rsidR="00EC5802" w:rsidRPr="00CE7B9D" w:rsidRDefault="00EC5802" w:rsidP="00D81205">
-[...11 lines deleted...]
-    <w:p w14:paraId="775FE818" w14:textId="1F83A1B9" w:rsidR="00D81205" w:rsidRPr="00CE7B9D" w:rsidRDefault="00D81205" w:rsidP="00CE7B9D">
+    <w:p w14:paraId="5E0BFF96" w14:textId="77777777" w:rsidR="00EC5802" w:rsidRPr="00CE7B9D" w:rsidRDefault="00EC5802" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="775FE818" w14:textId="1F83A1B9" w:rsidR="00D81205" w:rsidRDefault="00D81205" w:rsidP="00CE7B9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabela 1. As tabelas devem ser colocadas no texto principal próximo à primeira citação. </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk160554523"/>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -7133,50 +7137,62 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> para o leitor entender o conteúdo da mesma.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Respeite o limite da área de impressão. A tabela </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>deve ser alinhada com o texto e centralizada.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7668DB" w14:textId="77777777" w:rsidR="00701F0A" w:rsidRPr="00CE7B9D" w:rsidRDefault="00701F0A" w:rsidP="00CE7B9D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="SimplesTabela2"/>
         <w:tblW w:w="5448" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="859"/>
         <w:gridCol w:w="411"/>
         <w:gridCol w:w="411"/>
         <w:gridCol w:w="410"/>
         <w:gridCol w:w="410"/>
         <w:gridCol w:w="487"/>
         <w:gridCol w:w="487"/>
         <w:gridCol w:w="489"/>
         <w:gridCol w:w="489"/>
         <w:gridCol w:w="489"/>
         <w:gridCol w:w="484"/>
         <w:gridCol w:w="22"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D81205" w:rsidRPr="00CE7B9D" w14:paraId="0431F3F4" w14:textId="77777777" w:rsidTr="007C10F3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -7250,51 +7266,50 @@
           <w:p w14:paraId="0B689CE1" w14:textId="77777777" w:rsidR="00D81205" w:rsidRPr="00CE7B9D" w:rsidRDefault="00D81205" w:rsidP="00D81205">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3119"/>
               </w:tabs>
               <w:ind w:right="-1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7B9D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Meses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="475710EC" w14:textId="77777777" w:rsidR="00D81205" w:rsidRPr="00CE7B9D" w:rsidRDefault="00D81205" w:rsidP="00D81205">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3119"/>
               </w:tabs>
               <w:ind w:right="-1"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8529,599 +8544,579 @@
       </w:r>
       <w:r w:rsidR="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">entre linhas </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE7B9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>simples, justificado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ABA908A" w14:textId="77777777" w:rsidR="00CE7B9D" w:rsidRPr="00CE7B9D" w:rsidRDefault="00CE7B9D" w:rsidP="00CE7B9D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35C394A3" w14:textId="77777777" w:rsidR="00D81205" w:rsidRPr="00497E42" w:rsidRDefault="007C10F3" w:rsidP="00D81205">
+    <w:p w14:paraId="35C394A3" w14:textId="77777777" w:rsidR="00D81205" w:rsidRPr="00497E42" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00497E42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Formatação de componentes matemáticos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2A0536" w14:textId="1C166A06" w:rsidR="00D81205" w:rsidRPr="00D81205" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Este é um exemplo de equação:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0616B3D9" w14:textId="77777777" w:rsidR="00D81205" w:rsidRPr="00D81205" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00497E42">
-[...12 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D81205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a=1*y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, onde:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFE4D65" w14:textId="6D2298DF" w:rsidR="00D81205" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">“a” representa a variável desejada e “y” uma constante. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EBF30F" w14:textId="77777777" w:rsidR="00D81205" w:rsidRPr="00D81205" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81205">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Este é um exemplo de equação:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0616B3D9" w14:textId="77777777" w:rsidR="00D81205" w:rsidRPr="00D81205" w:rsidRDefault="00D81205" w:rsidP="00D81205">
+        <w:t xml:space="preserve">O texto após uma equação não precisa ser um novo parágrafo. Pontue as equações como texto normal. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman de Tamanho 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD85858" w14:textId="22EE1630" w:rsidR="00D81205" w:rsidRPr="00D81205" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teoremas, proposições, etc. devem ser numerados separadamente, portanto um documento pode conter Teorema 1, Observação 1 e Exemplo 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C21644" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="00497E42" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...123 lines deleted...]
-    <w:p w14:paraId="35C21644" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="00497E42" w:rsidRDefault="007C10F3" w:rsidP="00D81205">
+    </w:p>
+    <w:p w14:paraId="71DCF090" w14:textId="204F8454" w:rsidR="00D81205" w:rsidRPr="00D81205" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...6 lines deleted...]
-    <w:p w14:paraId="71DCF090" w14:textId="204F8454" w:rsidR="00D81205" w:rsidRPr="00D81205" w:rsidRDefault="00D81205" w:rsidP="00D81205">
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Discussão</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4405B78D" w14:textId="22D5F725" w:rsidR="00D81205" w:rsidRPr="00D81205" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D81205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Os autores deverão discutir os resultados e como eles podem ser interpretados, confrontando com dados pertinentes encontrados na literatura. As conclusões e as suas implicações devem ser discutidas no contexto mais amplo possível. Direções de pesquisas futuras também podem ser destacadas.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C10F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D81205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Espaçamento 1,5, parágrafo com recuo especial de 1,25 cm, justificado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5F8426" w14:textId="77777777" w:rsidR="00D81205" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...60 lines deleted...]
-    <w:p w14:paraId="2A5F8426" w14:textId="77777777" w:rsidR="00D81205" w:rsidRDefault="00D81205" w:rsidP="00D81205">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D5D7D2C" w14:textId="25944962" w:rsidR="00D81205" w:rsidRPr="00D81205" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81205">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">onclusão ou </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81205">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>onclusões</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7697D2E1" w14:textId="057719C4" w:rsidR="00D81205" w:rsidRPr="00D81205" w:rsidRDefault="00D81205" w:rsidP="0087089D">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="7697D2E1" w14:textId="057719C4" w:rsidR="00D81205" w:rsidRPr="00D81205" w:rsidRDefault="00D81205" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D81205">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indique a conclusão ou principais conclusões dos resultados obtidos, arrematando as ideias e hipóteses levantadas ao longo do artigo.</w:t>
       </w:r>
       <w:r w:rsidR="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D81205">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Espaçamento 1,5, parágrafo com recuo especial de 1,25 cm, justificado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3981F009" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRDefault="007C10F3">
-      <w:pPr>
+    <w:p w14:paraId="66D1D306" w14:textId="77777777" w:rsidR="00C77063" w:rsidRDefault="00C77063" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79E6E8D4" w14:textId="77777777" w:rsidR="00C77063" w:rsidRDefault="00C77063">
-      <w:pPr>
+    <w:p w14:paraId="48E24B22" w14:textId="794E9EAE" w:rsidR="00E82BD1" w:rsidRPr="00E47A63" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Referências</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C69243B" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="0087089D">
+    <w:p w14:paraId="2C69243B" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As referências devem ser numeradas por ordem de aparecimento no texto (incluindo citações em tabelas e legendas) e listadas individualmente no final do manuscrito.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589FACD8" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="0087089D">
+    <w:p w14:paraId="589FACD8" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">No texto, os números de referência devem ser </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sobrescritos</w:t>
       </w:r>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, e colocados antes da pontuação. </w:t>
       </w:r>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Espaçamento simples, sem recuo, justificado, cada referência separada por uma linha. Referência numerada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B6CA44" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="0087089D">
+    <w:p w14:paraId="00B6CA44" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>O corpo editorial recomenda que todas as referências devam ser de periódicos científicos</w:t>
       </w:r>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9159,70 +9154,71 @@
         </w:rPr>
         <w:t xml:space="preserve">Este tipo de citação será aceito desde que estejam disponíveis “online” e </w:t>
       </w:r>
       <w:r w:rsidRPr="00497E42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>não ultrapassem a 5% do total de referências citadas</w:t>
       </w:r>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7A467A" w14:textId="3EC181EA" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="0087089D">
+    <w:p w14:paraId="7F7A467A" w14:textId="3EC181EA" w:rsidR="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">O número de referências </w:t>
       </w:r>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>deve</w:t>
       </w:r>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> estar entre </w:t>
       </w:r>
       <w:r w:rsidR="00DF2DB1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9240,138 +9236,143 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12) e trinta (30). 20% das referências devem ser dos últimos 5 anos e 80% dos últimos 10 anos, </w:t>
       </w:r>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aproximadamente</w:t>
       </w:r>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Um número maior de referências pode ser utilizado, desde que pertinentes e necessárias ao trabalho.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EEA3DF" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
-      <w:pPr>
+    <w:p w14:paraId="10EEA3DF" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemplos de formatação para referência:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E115018" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
-[...1 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="2E115018" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Artigos SEMPRE CITAR TODOS OS AUTORES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693A7764" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="0087089D">
+    <w:p w14:paraId="693A7764" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Não utilize tabulação nem hifenização automática. Escreva “número”, “ponto”, “espaço”, “referência”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03032CE5" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="03032CE5" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BDE0072" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="00B4739C" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="2BDE0072" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="00B4739C" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Bank S, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -9393,67 +9394,69 @@
         <w:t xml:space="preserve"> S. A second view on the evolution of flight in stick and leaf insects (Phasmatodea). </w:t>
       </w:r>
       <w:r w:rsidRPr="00B4739C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">BMC Ecology and Evolution. 2022; 22 (62). </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00B4739C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1186/s12862-022-02018-5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EC3D22E" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="00B4739C" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="7EC3D22E" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="00B4739C" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DE50C01" w14:textId="1C427172" w:rsidR="002D2709" w:rsidRPr="002D2709" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="4DE50C01" w14:textId="1C427172" w:rsidR="002D2709" w:rsidRPr="002D2709" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D2709">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="002D2709" w:rsidRPr="002D2709">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9518,66 +9521,68 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evol. 2025; 13: 1666179. </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="002D2709" w:rsidRPr="00695B1B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.3389/fevo.2025.1666179</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002D2709">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C6D8C5" w14:textId="77777777" w:rsidR="002D2709" w:rsidRPr="002D2709" w:rsidRDefault="002D2709" w:rsidP="007C10F3">
+    <w:p w14:paraId="26C6D8C5" w14:textId="77777777" w:rsidR="002D2709" w:rsidRPr="002D2709" w:rsidRDefault="002D2709" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6048FD80" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="6048FD80" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Lancellotti IR, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9669,66 +9674,68 @@
         </w:rPr>
         <w:t>Neotropica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2022; 22 (4): e20221416. </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="007C10F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.1590/1676-0611-BN-2022-1416</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B31F6BB" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="6B31F6BB" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D35EF6" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="76D35EF6" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. Barbosa JEC, Barros RP, Costa MD, Araujo SFM. Observação do comportamento alimentar de formigas em ambiente doméstico. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9755,268 +9762,290 @@
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. 2023; 8 (1): 114-122. </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="007C10F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://diversitasjournal.com.br/diversitas_journal/article/view/2037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25EF0D76" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="25EF0D76" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EE438B7" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="5EE438B7" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Livro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74609DF1" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="74609DF1" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3998221C" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="3998221C" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sobrenome Prenome (apenas as iniciais maiúsculas). Título do livro. Local: Editora; ano.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6153E1" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="1C6153E1" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CDBB20F" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="5CDBB20F" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Tundisi JG, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Matsumura</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-Tundisi T. Limnologia. São Paulo: Oficina de textos; 2008.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734AC2B0" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="734AC2B0" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="161BC098" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="161BC098" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para capítulo de livro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B83500" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="41B83500" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52D61A2A" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="52D61A2A" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nome do autor abreviado (primeiro o sobrenome), título do capítulo. In: Nome do Editor ou Organizador do livro (primeiro o sobrenome), seguido da abreviatura de editor (ed.); título do livro. Cidade da Editora: Nome da Editora, ano de edição, páginas do capítulo.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7AB69CF0" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+        <w:t xml:space="preserve">Nome do autor abreviado (primeiro o sobrenome), título do capítulo. In: Nome do Editor ou Organizador do livro (primeiro o sobrenome), seguido da abreviatura de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C10F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>editor (ed.); título do livro. Cidade da Editora: Nome da Editora, ano de edição, páginas do capítulo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB69CF0" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AAFA1AB" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="4AAFA1AB" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Pelli, A; Pedreira, MM; Machado ARM. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10032,105 +10061,109 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bentônicos e parâmetros físico-químicos da água e sedimento como indicadores de saúde de veredas no Triângulo Mineiro, Minas Gerais. In: Hayashi, C. ed.; </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tópicos</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de atualização em ciências aquáticas. Uberaba: UFTM. 2014, 288 p.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED9E7F9" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="4ED9E7F9" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18A526E8" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="18A526E8" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para legislação</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D257E5" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="12D257E5" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A8295DA" w14:textId="478B6300" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="2A8295DA" w14:textId="478B6300" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Presidência da República (Brasil). Lei nº 10.406, de 10 de janeiro de 2002. Institui o Código Civil. D.O.U, Brasília, DF, 11 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10140,66 +10173,68 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2002, Seção 1, 139(8):1-74. </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="007C10F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.planalto.gov.br/ccivil_03/leis/2002/l10406compilada.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A02D6D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EBBA5BB" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="6EBBA5BB" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FD1F976" w14:textId="35EC5BD2" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="2FD1F976" w14:textId="35EC5BD2" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Presidência da República (Brasil). Lei no 10.639, de 9 de janeiro de 2003. Altera a Lei nº 9.394, de 20 de dezembro de 1996, que estabelece as diretrizes e bases da educação nacional, para incluir no currículo oficial da Rede de Ensino a obrigatoriedade da temática ‘História e Cultura Afro-Brasileira’, e dá outras providências. D.O.U, Brasília, DF, 10 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10215,326 +10250,266 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2003. </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="004F483E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.planalto.gov.br/ccivil_03/leis/2003/l10.639.htm</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A02D6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255BE788" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="007C10F3">
+    <w:p w14:paraId="255BE788" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51CE00B5" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="004F483E">
+    <w:p w14:paraId="51CE00B5" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dissertações e Teses (</w:t>
       </w:r>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apenas quando disponível on-line</w:t>
       </w:r>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FDF159" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="004F483E">
+    <w:p w14:paraId="66FDF159" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3720DC1E" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="004F483E">
+    <w:p w14:paraId="3720DC1E" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Pelli, A. Proposta de índice para avaliação da qualidade de água em ambientes lóticos: estudo de aplicação no Córrego Gameleira (Uberaba, MG). Jaboticabal/SP. Universidade Estadual Paulista. Centro de Aquicultura. Campus de Jaboticabal. 2001. Disponível em </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="007C10F3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.athena.biblioteca.unesp.br/exlibris/bd/cathedra/08-09-2016/000145747.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02A93D40" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="004F483E">
+    <w:p w14:paraId="02A93D40" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="319F6544" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="004F483E">
+    <w:p w14:paraId="319F6544" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Patentes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFCB134" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="004F483E">
+    <w:p w14:paraId="4AFCB134" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B26FE04" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="004F483E">
+    <w:p w14:paraId="5B26FE04" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>10. Pelli A, inventor; Universidade Federal do Triângulo Mineiro, cessionária. Armadilha luminosa e aderente para insetos. Patente do Brasil BR2020150253970 (INPI). 12 de setembro de 2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EBCF66" w14:textId="77777777" w:rsidR="007C10F3" w:rsidRPr="007C10F3" w:rsidRDefault="007C10F3" w:rsidP="004F483E">
-[...89 lines deleted...]
-        </mc:AlternateContent>
+    <w:p w14:paraId="7C9884B7" w14:textId="19ED52A7" w:rsidR="00E82BD1" w:rsidRPr="00D01E3F" w:rsidRDefault="00D01E3F" w:rsidP="00D01E3F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02285A3E" w14:textId="77777777" w:rsidR="00E82BD1" w:rsidRPr="00E47A63" w:rsidRDefault="00000000" w:rsidP="005F0AF7">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3544"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -10834,50 +10809,51 @@
     <w:p w14:paraId="12490BD0" w14:textId="77777777" w:rsidR="00E82BD1" w:rsidRPr="00E47A63" w:rsidRDefault="00000000" w:rsidP="005F0AF7">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3544"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Financiamento:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E47A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003971CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>se houver. Espaçamento simples e justificado</w:t>
       </w:r>
       <w:r w:rsidRPr="00E47A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
@@ -10952,128 +10928,75 @@
         </w:rPr>
         <w:t>pcional.</w:t>
       </w:r>
       <w:r w:rsidR="003971CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E47A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemplo: O presente trabalho foi realizado com apoio da Coordenação de Aperfeiçoamento de Pessoal de Nível Superior - Brasil (CAPES) - Código de Financiamento 001.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684CF55F" w14:textId="77777777" w:rsidR="00E82BD1" w:rsidRPr="00E47A63" w:rsidRDefault="00000000" w:rsidP="005F0AF7">
+    <w:p w14:paraId="684CF55F" w14:textId="26761224" w:rsidR="00E82BD1" w:rsidRPr="00E47A63" w:rsidRDefault="00D01E3F" w:rsidP="005F0AF7">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E47A63">
-[...61 lines deleted...]
-        </mc:AlternateContent>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B6E2A75" w14:textId="77777777" w:rsidR="00E82BD1" w:rsidRDefault="00E82BD1" w:rsidP="005F0AF7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45353945" w14:textId="77777777" w:rsidR="007C03BA" w:rsidRPr="00193F17" w:rsidRDefault="007C03BA" w:rsidP="007C03BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -11221,402 +11144,290 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00112F11">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Autores. Título do artigo. Revista Acta Biologica Brasiliensia. 2026; 9: e026001. https://doi.org/10.18554/acbiobras...........</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A4889B9" w14:textId="77777777" w:rsidR="007C03BA" w:rsidRDefault="007C03BA" w:rsidP="007C03BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="586A6F68" w14:textId="77777777" w:rsidR="00497E42" w:rsidRDefault="00497E42" w:rsidP="007C03BA">
-[...71 lines deleted...]
-    <w:p w14:paraId="45E05043" w14:textId="00D433D6" w:rsidR="00EF25D3" w:rsidRPr="00EF25D3" w:rsidRDefault="00EF25D3" w:rsidP="00EF25D3">
+    <w:p w14:paraId="45E05043" w14:textId="00D433D6" w:rsidR="00EF25D3" w:rsidRDefault="00EF25D3" w:rsidP="00EF25D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF25D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ATENÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1BC349" w14:textId="7E22B14E" w:rsidR="00497E42" w:rsidRDefault="00497E42" w:rsidP="00497E42">
+    <w:p w14:paraId="057EDD08" w14:textId="77777777" w:rsidR="00701F0A" w:rsidRPr="00EF25D3" w:rsidRDefault="00701F0A" w:rsidP="00EF25D3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="226CC0D3" w14:textId="092245E0" w:rsidR="00EF25D3" w:rsidRPr="00701F0A" w:rsidRDefault="00497E42" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No sistema da revista, ao submeter o artigo, o autor correspondente deve enviar uma carta assinada por todos os autores, indicando que concordam com a publicação e estão cientes do conteúdo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226CC0D3" w14:textId="77777777" w:rsidR="00EF25D3" w:rsidRPr="007C10F3" w:rsidRDefault="00EF25D3" w:rsidP="00497E42">
+    <w:p w14:paraId="171FC268" w14:textId="77777777" w:rsidR="00497E42" w:rsidRPr="007C10F3" w:rsidRDefault="00497E42" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="171FC268" w14:textId="77777777" w:rsidR="00497E42" w:rsidRPr="007C10F3" w:rsidRDefault="00497E42" w:rsidP="00497E42">
+      <w:r w:rsidRPr="007C10F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No sistema da revista, ao submeter o artigo, em carta para o editor, os autores devem indicar 3 Possíveis Revisores. Preferencialmente devem ser de outra instituição e possuir título de doutor ou conhecimento técnico na área em pauta. Essa política visa agilizar o processo de avaliação por pares. Antes de sugerir um avaliador, verifique a disponibilidade do mesmo em realizar a tarefa de forma voluntária e ágil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00763FFB" w14:textId="77777777" w:rsidR="00497E42" w:rsidRPr="007C10F3" w:rsidRDefault="00497E42" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>No sistema da revista, ao submeter o artigo, em carta para o editor, os autores devem indicar 3 Possíveis Revisores. Preferencialmente devem ser de outra instituição e possuir título de doutor ou conhecimento técnico na área em pauta. Essa política visa agilizar o processo de avaliação por pares. Antes de sugerir um avaliador, verifique a disponibilidade do mesmo em realizar a tarefa de forma voluntária e ágil.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3871CA9A" w14:textId="77777777" w:rsidR="00497E42" w:rsidRPr="007C10F3" w:rsidRDefault="00497E42" w:rsidP="00497E42">
+        <w:t>Estes devem ser apresentados com:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8E4FC4" w14:textId="77777777" w:rsidR="00497E42" w:rsidRPr="007C10F3" w:rsidRDefault="00497E42" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:ind w:left="0"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="00763FFB" w14:textId="77777777" w:rsidR="00497E42" w:rsidRPr="007C10F3" w:rsidRDefault="00497E42" w:rsidP="00497E42">
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C10F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- Nome completo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D96C335" w14:textId="77777777" w:rsidR="00497E42" w:rsidRPr="007C10F3" w:rsidRDefault="00497E42" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:ind w:left="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Estes devem ser apresentados com:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="53811EFA" w14:textId="77777777" w:rsidR="00497E42" w:rsidRPr="007C10F3" w:rsidRDefault="00497E42" w:rsidP="00497E42">
+        <w:t>- Maior Título</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCB9A26" w14:textId="77777777" w:rsidR="00497E42" w:rsidRPr="007C10F3" w:rsidRDefault="00497E42" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:ind w:left="0"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="1B8E4FC4" w14:textId="77777777" w:rsidR="00497E42" w:rsidRPr="007C10F3" w:rsidRDefault="00497E42" w:rsidP="00497E42">
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C10F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- E-mail para correspondência</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011A7589" w14:textId="6394CF1B" w:rsidR="00497E42" w:rsidRPr="00701F0A" w:rsidRDefault="00497E42" w:rsidP="00701F0A">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
-        <w:ind w:left="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C10F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>- Nome completo</w:t>
-[...70 lines deleted...]
-        </w:rPr>
         <w:t>- Instituição</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011A7589" w14:textId="77777777" w:rsidR="00497E42" w:rsidRPr="00112F11" w:rsidRDefault="00497E42" w:rsidP="007C03BA">
-[...17 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId29"/>
+    <w:sectPr w:rsidR="00497E42" w:rsidRPr="00701F0A" w:rsidSect="00701F0A">
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11340" w:h="15309" w:code="9"/>
-      <w:pgMar w:top="1234" w:right="1701" w:bottom="1418" w:left="1701" w:header="624" w:footer="871" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04C134D3" w14:textId="77777777" w:rsidR="001435D4" w:rsidRDefault="001435D4">
+    <w:p w14:paraId="5BAB9372" w14:textId="77777777" w:rsidR="00031026" w:rsidRDefault="00031026">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37E67340" w14:textId="77777777" w:rsidR="001435D4" w:rsidRDefault="001435D4">
+    <w:p w14:paraId="3C17A5F8" w14:textId="77777777" w:rsidR="00031026" w:rsidRDefault="00031026">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -11642,71 +11453,60 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Curlz MT">
     <w:panose1 w:val="04040404050702020202"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CBDD2BF" w14:textId="7FEEB0ED" w:rsidR="008B0D93" w:rsidRPr="007975F9" w:rsidRDefault="008B0D93" w:rsidP="008B0D93">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="10419" w:y="405"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007975F9">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="007975F9">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="007975F9">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
@@ -11717,51 +11517,51 @@
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="007975F9">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="53683CB1" w14:textId="77777777" w:rsidR="00B4739C" w:rsidRDefault="00B4739C" w:rsidP="00B4739C">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5416D410" w14:textId="34EF1793" w:rsidR="00E82BD1" w:rsidRDefault="00E10ED5" w:rsidP="00B4739C">
+  <w:p w14:paraId="5416D410" w14:textId="201575EF" w:rsidR="00E82BD1" w:rsidRDefault="00E10ED5" w:rsidP="00B4739C">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00651117">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Revista Acta </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00651117">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Biologica</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
@@ -11785,124 +11585,144 @@
     <w:r w:rsidR="00E83870">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>s</w:t>
     </w:r>
     <w:r w:rsidRPr="00651117">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>iliensia</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00651117">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> | 2026 | </w:t>
     </w:r>
-    <w:r w:rsidR="000003D2" w:rsidRPr="00651117">
+    <w:r w:rsidR="004C1887">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00651117">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> | e026001 </w:t>
     </w:r>
     <w:r w:rsidR="00651117" w:rsidRPr="00651117">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">          https://doi.org/10.18554/acbiobras.v8i2.8706</w:t>
+      <w:t xml:space="preserve">          https://doi.org/10.18554/acbiobras.</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="004C1887">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>vx</w:t>
+    </w:r>
+    <w:r w:rsidR="00651117" w:rsidRPr="00651117">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>i</w:t>
+    </w:r>
+    <w:r w:rsidR="004C1887">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>00</w:t>
+    </w:r>
+    <w:r w:rsidR="00651117" w:rsidRPr="00651117">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.</w:t>
+    </w:r>
+    <w:r w:rsidR="004C1887">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>xxxx</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="439DAC34" w14:textId="77777777" w:rsidR="001435D4" w:rsidRDefault="001435D4">
+    <w:p w14:paraId="2EC5B524" w14:textId="77777777" w:rsidR="00031026" w:rsidRDefault="00031026">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54A5F928" w14:textId="77777777" w:rsidR="001435D4" w:rsidRDefault="001435D4">
+    <w:p w14:paraId="60035600" w14:textId="77777777" w:rsidR="00031026" w:rsidRDefault="00031026">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35F42527" w14:textId="38213B4C" w:rsidR="00B4739C" w:rsidRDefault="00B4739C" w:rsidP="00B4739C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F140E06" wp14:editId="130A5E60">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1905</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>137160</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1508760" cy="552450"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
@@ -11981,60 +11801,50 @@
         <w:b/>
         <w:bCs/>
         <w:color w:val="EE0000"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="28C51272" w14:textId="0009706D" w:rsidR="00E82BD1" w:rsidRDefault="00E82BD1" w:rsidP="00B4739C">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="7938"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="285330D9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="285330D9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5039" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="00B050"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5759" w:hanging="360"/>
@@ -12182,79 +11992,80 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1801651316">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="240216017">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC25EE"/>
     <w:rsid w:val="000003D2"/>
+    <w:rsid w:val="00031026"/>
     <w:rsid w:val="00037CDE"/>
     <w:rsid w:val="00042699"/>
     <w:rsid w:val="0004514B"/>
     <w:rsid w:val="000542BA"/>
     <w:rsid w:val="00060D3F"/>
     <w:rsid w:val="00071753"/>
     <w:rsid w:val="00076E37"/>
     <w:rsid w:val="000936F8"/>
     <w:rsid w:val="000A6DE2"/>
     <w:rsid w:val="000B2952"/>
     <w:rsid w:val="000C4814"/>
     <w:rsid w:val="000D3C3C"/>
     <w:rsid w:val="000D5FAC"/>
     <w:rsid w:val="000D629D"/>
     <w:rsid w:val="000E0E6A"/>
     <w:rsid w:val="000E3BB4"/>
     <w:rsid w:val="000F2879"/>
     <w:rsid w:val="000F3883"/>
     <w:rsid w:val="00104475"/>
     <w:rsid w:val="00112F11"/>
     <w:rsid w:val="0011680D"/>
     <w:rsid w:val="00120EFE"/>
     <w:rsid w:val="00121505"/>
     <w:rsid w:val="001244FA"/>
     <w:rsid w:val="00133BB5"/>
@@ -12286,175 +12097,183 @@
     <w:rsid w:val="002D2741"/>
     <w:rsid w:val="002D4D6F"/>
     <w:rsid w:val="002D708E"/>
     <w:rsid w:val="002E11A8"/>
     <w:rsid w:val="002E2F34"/>
     <w:rsid w:val="002E6D8B"/>
     <w:rsid w:val="002F0027"/>
     <w:rsid w:val="002F682F"/>
     <w:rsid w:val="0032646B"/>
     <w:rsid w:val="00341F3F"/>
     <w:rsid w:val="00346BA1"/>
     <w:rsid w:val="00352449"/>
     <w:rsid w:val="00367193"/>
     <w:rsid w:val="00372172"/>
     <w:rsid w:val="003971CB"/>
     <w:rsid w:val="0039748D"/>
     <w:rsid w:val="003B2D31"/>
     <w:rsid w:val="003B331C"/>
     <w:rsid w:val="003C48E5"/>
     <w:rsid w:val="003D7DF2"/>
     <w:rsid w:val="0040090D"/>
     <w:rsid w:val="00413E4C"/>
     <w:rsid w:val="00431A7B"/>
     <w:rsid w:val="004361CF"/>
     <w:rsid w:val="00441645"/>
+    <w:rsid w:val="00442D33"/>
     <w:rsid w:val="00444FC0"/>
     <w:rsid w:val="0045535A"/>
     <w:rsid w:val="004664EE"/>
     <w:rsid w:val="00495591"/>
     <w:rsid w:val="00497E42"/>
     <w:rsid w:val="004A33C3"/>
+    <w:rsid w:val="004C1887"/>
     <w:rsid w:val="004D41DE"/>
     <w:rsid w:val="004E01CC"/>
     <w:rsid w:val="004F01B9"/>
     <w:rsid w:val="004F483E"/>
     <w:rsid w:val="005013A6"/>
     <w:rsid w:val="00505B46"/>
     <w:rsid w:val="0050729F"/>
     <w:rsid w:val="005174E1"/>
     <w:rsid w:val="005306E0"/>
     <w:rsid w:val="00534E93"/>
     <w:rsid w:val="00557105"/>
     <w:rsid w:val="00573028"/>
     <w:rsid w:val="0057623B"/>
     <w:rsid w:val="0058504F"/>
     <w:rsid w:val="00597CBE"/>
     <w:rsid w:val="005B77F9"/>
     <w:rsid w:val="005C6FBF"/>
     <w:rsid w:val="005E141C"/>
     <w:rsid w:val="005F0AF7"/>
     <w:rsid w:val="005F0EF2"/>
     <w:rsid w:val="005F1F83"/>
     <w:rsid w:val="005F5163"/>
     <w:rsid w:val="0060215B"/>
     <w:rsid w:val="00605C56"/>
     <w:rsid w:val="00623394"/>
     <w:rsid w:val="0063160C"/>
     <w:rsid w:val="006403AF"/>
     <w:rsid w:val="00642806"/>
     <w:rsid w:val="00642F01"/>
     <w:rsid w:val="00651117"/>
     <w:rsid w:val="00651B5C"/>
     <w:rsid w:val="006521F9"/>
     <w:rsid w:val="00666BD9"/>
     <w:rsid w:val="00676FE5"/>
     <w:rsid w:val="00684CA0"/>
     <w:rsid w:val="006C16AE"/>
     <w:rsid w:val="006F376D"/>
     <w:rsid w:val="006F503F"/>
+    <w:rsid w:val="00701F0A"/>
+    <w:rsid w:val="00710E9C"/>
     <w:rsid w:val="00723F8D"/>
     <w:rsid w:val="00753689"/>
     <w:rsid w:val="00771200"/>
     <w:rsid w:val="00772991"/>
     <w:rsid w:val="00794738"/>
     <w:rsid w:val="007B759C"/>
     <w:rsid w:val="007C03BA"/>
     <w:rsid w:val="007C10F3"/>
     <w:rsid w:val="007E756C"/>
     <w:rsid w:val="00810B6E"/>
     <w:rsid w:val="00844B40"/>
     <w:rsid w:val="00863698"/>
     <w:rsid w:val="0087089D"/>
     <w:rsid w:val="0089550A"/>
+    <w:rsid w:val="00896CE3"/>
     <w:rsid w:val="008A2F83"/>
     <w:rsid w:val="008A4EDF"/>
     <w:rsid w:val="008B0D93"/>
     <w:rsid w:val="008B6FA1"/>
     <w:rsid w:val="008C7DAD"/>
     <w:rsid w:val="008E00AC"/>
     <w:rsid w:val="008E64AE"/>
     <w:rsid w:val="00940AAD"/>
     <w:rsid w:val="0094208F"/>
     <w:rsid w:val="009528A7"/>
     <w:rsid w:val="009A1104"/>
     <w:rsid w:val="009D7E7F"/>
     <w:rsid w:val="009E7011"/>
     <w:rsid w:val="009F3CE9"/>
     <w:rsid w:val="009F5AD8"/>
     <w:rsid w:val="009F6CBD"/>
     <w:rsid w:val="009F7253"/>
     <w:rsid w:val="00A02800"/>
     <w:rsid w:val="00A02D6D"/>
     <w:rsid w:val="00A37129"/>
     <w:rsid w:val="00A41B6E"/>
     <w:rsid w:val="00A41BE5"/>
     <w:rsid w:val="00A440FB"/>
     <w:rsid w:val="00A50CDD"/>
     <w:rsid w:val="00A566D7"/>
     <w:rsid w:val="00A67837"/>
     <w:rsid w:val="00A70FFA"/>
     <w:rsid w:val="00A751CD"/>
     <w:rsid w:val="00A75ADA"/>
     <w:rsid w:val="00A917F4"/>
     <w:rsid w:val="00AB0A2B"/>
     <w:rsid w:val="00AB1624"/>
     <w:rsid w:val="00AC25EE"/>
     <w:rsid w:val="00AE1EE0"/>
     <w:rsid w:val="00AE20DE"/>
     <w:rsid w:val="00AF3C25"/>
     <w:rsid w:val="00B13A4B"/>
     <w:rsid w:val="00B14048"/>
     <w:rsid w:val="00B4739C"/>
     <w:rsid w:val="00B6771B"/>
     <w:rsid w:val="00B846D4"/>
     <w:rsid w:val="00B9711C"/>
     <w:rsid w:val="00B975AC"/>
     <w:rsid w:val="00BA477F"/>
     <w:rsid w:val="00BD65E9"/>
     <w:rsid w:val="00BE4749"/>
+    <w:rsid w:val="00BE6E92"/>
     <w:rsid w:val="00BF3123"/>
     <w:rsid w:val="00C02ACB"/>
     <w:rsid w:val="00C06176"/>
     <w:rsid w:val="00C102B0"/>
     <w:rsid w:val="00C26263"/>
     <w:rsid w:val="00C32254"/>
     <w:rsid w:val="00C51B50"/>
     <w:rsid w:val="00C66684"/>
     <w:rsid w:val="00C7072B"/>
     <w:rsid w:val="00C77063"/>
     <w:rsid w:val="00C821F8"/>
     <w:rsid w:val="00C844DD"/>
     <w:rsid w:val="00C8749A"/>
     <w:rsid w:val="00CA39B9"/>
     <w:rsid w:val="00CC7D6A"/>
+    <w:rsid w:val="00CD3906"/>
     <w:rsid w:val="00CD464E"/>
     <w:rsid w:val="00CE5A92"/>
     <w:rsid w:val="00CE78C5"/>
     <w:rsid w:val="00CE78D1"/>
     <w:rsid w:val="00CE7B9D"/>
     <w:rsid w:val="00CF7CFE"/>
+    <w:rsid w:val="00D01E3F"/>
     <w:rsid w:val="00D12634"/>
     <w:rsid w:val="00D35820"/>
     <w:rsid w:val="00D52EA4"/>
     <w:rsid w:val="00D56C72"/>
     <w:rsid w:val="00D624C2"/>
     <w:rsid w:val="00D81205"/>
     <w:rsid w:val="00D84D6C"/>
     <w:rsid w:val="00DA3F60"/>
     <w:rsid w:val="00DA61CB"/>
     <w:rsid w:val="00DB5CD1"/>
     <w:rsid w:val="00DC07EE"/>
     <w:rsid w:val="00DE35B5"/>
     <w:rsid w:val="00DF2DB1"/>
     <w:rsid w:val="00DF4598"/>
     <w:rsid w:val="00DF5F6A"/>
     <w:rsid w:val="00E006BD"/>
     <w:rsid w:val="00E078B0"/>
     <w:rsid w:val="00E10ED5"/>
     <w:rsid w:val="00E16B94"/>
     <w:rsid w:val="00E30521"/>
     <w:rsid w:val="00E42036"/>
     <w:rsid w:val="00E470E4"/>
     <w:rsid w:val="00E47A63"/>
     <w:rsid w:val="00E82BD1"/>
     <w:rsid w:val="00E83870"/>
@@ -13655,54 +13474,54 @@
     <w:link w:val="Assuntodocomentrio"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000C4814"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="008B0D93"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/register" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2025.1666179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/2002/l10406compilada.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12862-022-02018-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diversitasjournal.com.br/diversitas_journal/article/view/2037" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/3020343973167468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.athena.biblioteca.unesp.br/exlibris/bd/cathedra/08-09-2016/000145747.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1676-0611-BN-2022-1416" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8214-7342" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/2003/l10.639.htm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/register" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3389/fevo.2025.1666179" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/2002/l10406compilada.htm" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12862-022-02018-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://diversitasjournal.com.br/diversitas_journal/article/view/2037" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/3020343973167468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.athena.biblioteca.unesp.br/exlibris/bd/cathedra/08-09-2016/000145747.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1590/1676-0611-BN-2022-1416" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8214-7342" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.planalto.gov.br/ccivil_03/leis/2003/l10.639.htm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -13927,108 +13746,108 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps/>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026" textRotate="1"/>
   </customShpExts>
 </s:customData>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCAA3512-B76A-4F6C-94B8-19C5598C2607}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCAA3512-B76A-4F6C-94B8-19C5598C2607}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2859</Words>
-  <Characters>15440</Characters>
+  <Words>2870</Words>
+  <Characters>15500</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>128</Lines>
+  <Lines>129</Lines>
   <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18263</CharactersWithSpaces>
+  <CharactersWithSpaces>18334</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1046-12.2.0.21546</vt:lpwstr>